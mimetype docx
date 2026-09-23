--- v0 (2026-04-21)
+++ v1 (2026-09-23)
@@ -6,53 +6,90 @@
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="20CF131C" w14:textId="6C53E65D" w:rsidR="008914BA" w:rsidRPr="00AF6E45" w:rsidRDefault="00AC54FA" w:rsidP="002F04BE">
+    <w:p w14:paraId="3C060A64" w14:textId="48001EAA" w:rsidR="008932C7" w:rsidRPr="008932C7" w:rsidRDefault="004F7A85" w:rsidP="002F04BE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008932C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seção</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24194404" w14:textId="77777777" w:rsidR="008932C7" w:rsidRDefault="008932C7" w:rsidP="002F04BE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20CF131C" w14:textId="4EC985A7" w:rsidR="008914BA" w:rsidRPr="00AF6E45" w:rsidRDefault="00AC54FA" w:rsidP="002F04BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6E45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Título em portuguê</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -174,93 +211,95 @@
       </w:pPr>
       <w:r w:rsidRPr="00B175B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0E0E0E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Vinculação institucional </w:t>
       </w:r>
       <w:commentRangeStart w:id="0"/>
       <w:r w:rsidRPr="00B175B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0E0E0E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">principal </w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
       <w:r w:rsidRPr="00B175B0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0E0E0E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>– Cidade/Estado</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD1E66">
+        <w:commentReference w:id="0"/>
+      </w:r>
+      <w:r w:rsidRPr="00B175B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0E0E0E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
+        <w:t>– Cidade/Estado</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1E66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0E0E0E"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
         <w:t>, País</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5F4C0D" w14:textId="77777777" w:rsidR="008754F5" w:rsidRPr="002B1C75" w:rsidRDefault="00000000" w:rsidP="002F04BE">
+    <w:p w14:paraId="6E5F4C0D" w14:textId="77777777" w:rsidR="008754F5" w:rsidRPr="002B1C75" w:rsidRDefault="00AF6E45" w:rsidP="002F04BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00AF6E45" w:rsidRPr="002B1C75">
+        <w:r w:rsidRPr="002B1C75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>email@msn.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="58F593B8" w14:textId="37C09451" w:rsidR="00870C38" w:rsidRPr="002B1C75" w:rsidRDefault="006A690D" w:rsidP="00873B7C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
@@ -485,65 +524,65 @@
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B175B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0E0E0E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Vinculação institucional principal – Cidade/Estado</w:t>
       </w:r>
       <w:r w:rsidR="00CD1E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0E0E0E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>, País</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA5DA2F" w14:textId="77777777" w:rsidR="00AF6E45" w:rsidRPr="002B1C75" w:rsidRDefault="00000000" w:rsidP="00AF6E45">
+    <w:p w14:paraId="0AA5DA2F" w14:textId="77777777" w:rsidR="00AF6E45" w:rsidRPr="002B1C75" w:rsidRDefault="00AF6E45" w:rsidP="00AF6E45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00AF6E45" w:rsidRPr="002B1C75">
+        <w:r w:rsidRPr="002B1C75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>email@msn.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="17B0053C" w14:textId="24188951" w:rsidR="00AF6E45" w:rsidRPr="002B1C75" w:rsidRDefault="006A690D" w:rsidP="00AF6E45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
@@ -730,142 +769,134 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866EC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resumo</w:t>
       </w:r>
       <w:r w:rsidRPr="00866EC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AF6E45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5AFB55B7" w14:textId="77777777" w:rsidR="00D42569" w:rsidRPr="00866EC9" w:rsidRDefault="00D42569" w:rsidP="002F04BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866EC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Palavras-Chave</w:t>
       </w:r>
       <w:r w:rsidRPr="00866EC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AF6E45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009E76C4" w:rsidRPr="00866EC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AF6E45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009E76C4" w:rsidRPr="00866EC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B4472B" w:rsidRPr="00866EC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00AF6E45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C44785" w:rsidRPr="00866EC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="771440CB" w14:textId="77777777" w:rsidR="00FF4ADA" w:rsidRPr="00866EC9" w:rsidRDefault="00FF4ADA" w:rsidP="002F04BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F069A7D" w14:textId="77777777" w:rsidR="00613E1B" w:rsidRPr="00873B7C" w:rsidRDefault="00613E1B" w:rsidP="002F04BE">
       <w:pPr>
         <w:pStyle w:val="Pr-formataoHTML"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -901,71 +932,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866EC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
       <w:r w:rsidR="00AF6E45" w:rsidRPr="008C7719">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">xxx; xxx; </w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>xxx; xxx; gxxx.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A4054E3" w14:textId="77777777" w:rsidR="00613E1B" w:rsidRDefault="00613E1B" w:rsidP="002F04BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="610543E2" w14:textId="77777777" w:rsidR="00B967D2" w:rsidRPr="007309B9" w:rsidRDefault="00AF6E45" w:rsidP="007309B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -980,60 +991,58 @@
       </w:r>
       <w:r w:rsidR="00B967D2" w:rsidRPr="00BF7BB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00B967D2" w:rsidRPr="007309B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Introdução; </w:t>
       </w:r>
       <w:r w:rsidR="007309B9" w:rsidRPr="007309B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B967D2" w:rsidRPr="007309B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.xxx;</w:t>
       </w:r>
       <w:r w:rsidR="00B967D2" w:rsidRPr="007309B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007309B9" w:rsidRPr="007309B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1097,104 +1106,91 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DF162B7" w14:textId="77777777" w:rsidR="00555A32" w:rsidRPr="00866EC9" w:rsidRDefault="00555A32" w:rsidP="002F04BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866EC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AF6E45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>xxxxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7064E2F0" w14:textId="77777777" w:rsidR="00D02BDE" w:rsidRDefault="00D02BDE" w:rsidP="00AF6E45">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="696316EF" w14:textId="77777777" w:rsidR="00AF6E45" w:rsidRPr="00AF6E45" w:rsidRDefault="00AF6E45" w:rsidP="00AF6E45">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6E45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>2. xxxxx</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1973B182" w14:textId="77777777" w:rsidR="00AF6E45" w:rsidRPr="00866EC9" w:rsidRDefault="00AF6E45" w:rsidP="00AF6E45">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="066D842C" w14:textId="77777777" w:rsidR="00382246" w:rsidRPr="00866EC9" w:rsidRDefault="004602CE" w:rsidP="002F04BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00866EC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1213,56 +1209,57 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A80D75C" w14:textId="77777777" w:rsidR="00AC54FA" w:rsidRPr="00AF6E45" w:rsidRDefault="00AC54FA" w:rsidP="00AC54FA">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="1"/>
       <w:r w:rsidRPr="00987EB4">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Referências </w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
-      <w:r>
+      <w:r w:rsidRPr="00AF6E45">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6100E9F6" w14:textId="77777777" w:rsidR="00AC54FA" w:rsidRPr="00AC54FA" w:rsidRDefault="00AC54FA" w:rsidP="00AC54FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC54FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
@@ -1298,77 +1295,83 @@
       </w:r>
       <w:r w:rsidR="00D5024E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00AC54FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>https://doi.org/xxx/xxx</w:t>
       </w:r>
       <w:r w:rsidR="00D5024E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
-      <w:r w:rsidR="00F92D69">
+      <w:r w:rsidR="00F92D69" w:rsidRPr="00AC54FA">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B1C693E" w14:textId="77777777" w:rsidR="00AC54FA" w:rsidRPr="00AC54FA" w:rsidRDefault="00AC54FA" w:rsidP="00AC54FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC54FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SOBRENOME, Nome do autor. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC54FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Título livro em itálico: </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC54FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>subtítulo sem itálico</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC54FA">
         <w:rPr>
@@ -1389,51 +1392,50 @@
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cidade: Editora, ano.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BFE586D" w14:textId="77777777" w:rsidR="00AC54FA" w:rsidRPr="00AC54FA" w:rsidRDefault="00AC54FA" w:rsidP="00AC54FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC54FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SOBRENOME, Nome do autor; SOBRENOME, Nome do coautor. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC54FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Título livro em itálico.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC54FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cidade: Editora, ano.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37930C77" w14:textId="77777777" w:rsidR="00AC54FA" w:rsidRPr="00AC54FA" w:rsidRDefault="00AC54FA" w:rsidP="00AC54FA">
       <w:pPr>
@@ -1569,638 +1571,430 @@
         <w:t>. Dissertação/Tese (Mestrado/Doutorado em XXX) – Instituição, Cidade, ano.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09FAC95A" w14:textId="38098A06" w:rsidR="000C4B57" w:rsidRPr="00FE2A5B" w:rsidRDefault="000C4B57" w:rsidP="002F04BE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="750B3312" w14:textId="77777777" w:rsidR="007627F9" w:rsidRPr="00866EC9" w:rsidRDefault="007627F9" w:rsidP="002F04BE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="007627F9" w:rsidRPr="00866EC9">
+        <w:sectPr w:rsidR="007627F9" w:rsidRPr="00866EC9" w:rsidSect="005E1B97">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49B32E47" w14:textId="77777777" w:rsidR="00BF4BA9" w:rsidRDefault="00BF4BA9" w:rsidP="002F04BE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk215584237"/>
     </w:p>
     <w:p w14:paraId="56EE162A" w14:textId="77777777" w:rsidR="00865EEB" w:rsidRPr="00866EC9" w:rsidRDefault="00865EEB" w:rsidP="002F04BE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02763112" w14:textId="77777777" w:rsidR="00C21B5F" w:rsidRPr="001A2F80" w:rsidRDefault="00C21B5F" w:rsidP="00C21B5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="3"/>
+      <w:commentRangeStart w:id="4"/>
       <w:r w:rsidRPr="001A2F80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Authorship information</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="3"/>
-      <w:r w:rsidR="00BB0B5A">
+      <w:commentRangeEnd w:id="4"/>
+      <w:r w:rsidR="00BB0B5A" w:rsidRPr="001A2F80">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-        </w:rPr>
-        <w:commentReference w:id="3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B453448" w14:textId="77777777" w:rsidR="00C21B5F" w:rsidRPr="001A2F80" w:rsidRDefault="00C21B5F" w:rsidP="00C21B5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A2F80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Full name (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Full name (nome completo em itálico).</w:t>
+      </w:r>
       <w:r w:rsidRPr="001A2F80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>nome</w:t>
-[...125 lines deleted...]
-        <w:t>). email.</w:t>
+        <w:t xml:space="preserve"> Brief CV (currículo resumido). email.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="771503EE" w14:textId="3F8AFE61" w:rsidR="00191D0B" w:rsidRDefault="00191D0B" w:rsidP="008C7719">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A8B9D52" w14:textId="77777777" w:rsidR="00865EEB" w:rsidRDefault="00865EEB" w:rsidP="008C7719">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A58E0A3" w14:textId="783A179B" w:rsidR="000C787E" w:rsidRPr="000C787E" w:rsidRDefault="000C787E" w:rsidP="000C787E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk215580365"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk215588510"/>
       <w:r w:rsidRPr="000C787E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>Additional information and author’s declarations (</w:t>
       </w:r>
       <w:r w:rsidRPr="000C787E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>scientific integrity</w:t>
       </w:r>
       <w:r w:rsidRPr="000C787E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EAE9944" w14:textId="68EAC620" w:rsidR="000C787E" w:rsidRPr="000C787E" w:rsidRDefault="000C787E" w:rsidP="000C787E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL" w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="4"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk215580446"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:commentRangeStart w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="4"/>
-      <w:r w:rsidR="00303C5B">
+      <w:commentRangeEnd w:id="8"/>
+      <w:r w:rsidR="00303C5B" w:rsidRPr="000C787E">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>cknowledgement</w:t>
+        <w:commentReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="000C787E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="pl-PL" w:eastAsia="pt-BR"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>cknowledgement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="000C787E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C787E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="pl-PL" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15FDF80A" w14:textId="77777777" w:rsidR="000C787E" w:rsidRDefault="000C787E" w:rsidP="008C7719">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33697B78" w14:textId="5677D918" w:rsidR="00191D0B" w:rsidRDefault="000C787E" w:rsidP="00191D0B">
+    <w:p w14:paraId="33697B78" w14:textId="5677D918" w:rsidR="00191D0B" w:rsidRPr="00077492" w:rsidRDefault="000C787E" w:rsidP="00191D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="9"/>
+      <w:r w:rsidRPr="00077492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="5"/>
-      <w:r w:rsidR="00303C5B">
+      <w:commentRangeEnd w:id="9"/>
+      <w:r w:rsidR="00303C5B" w:rsidRPr="00077492">
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00191D0B">
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:commentReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidR="00191D0B" w:rsidRPr="00077492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>onflict of interest declaration:</w:t>
+      </w:r>
+      <w:r w:rsidR="00191D0B" w:rsidRPr="00077492">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00191D0B" w:rsidRPr="00077492">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">author/s confirm/s </w:t>
+      </w:r>
+      <w:r w:rsidR="00191D0B" w:rsidRPr="00077492">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>that there are no conflicts of interest in conducting this research and writing this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B2790B" w14:textId="77777777" w:rsidR="00191D0B" w:rsidRDefault="00191D0B" w:rsidP="00191D0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00191D0B">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09DA7BA8" w14:textId="372542D8" w:rsidR="00191D0B" w:rsidRPr="00191D0B" w:rsidRDefault="000C787E" w:rsidP="00191D0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="10"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="10"/>
+      <w:r w:rsidR="00303C5B" w:rsidRPr="00191D0B">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentrio"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="pt-BR"/>
-[...60 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...80 lines deleted...]
-        <w:commentReference w:id="6"/>
+        <w:commentReference w:id="10"/>
       </w:r>
       <w:r w:rsidR="00191D0B" w:rsidRPr="00191D0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>eclaration of authorship:</w:t>
       </w:r>
       <w:r w:rsidR="00191D0B" w:rsidRPr="00191D0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> all and only researchers who comply </w:t>
       </w:r>
       <w:r w:rsidR="00303C5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2362,202 +2156,394 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Names: </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Names: …..</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1DC69BCC" w14:textId="77777777" w:rsidR="00191D0B" w:rsidRDefault="00191D0B" w:rsidP="00191D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6753AAB0" w14:textId="78FE52AC" w:rsidR="00191D0B" w:rsidRDefault="000C787E" w:rsidP="00191D0B">
+    <w:p w14:paraId="6753AAB0" w14:textId="025160CB" w:rsidR="00191D0B" w:rsidRPr="00077492" w:rsidRDefault="000C787E" w:rsidP="00191D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00077492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00191D0B" w:rsidRPr="00191D0B">
+      <w:r w:rsidR="00191D0B" w:rsidRPr="00077492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>eclaration of originality:</w:t>
       </w:r>
-      <w:r w:rsidR="00191D0B">
+      <w:r w:rsidR="00191D0B" w:rsidRPr="00077492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00191D0B" w:rsidRPr="00191D0B">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00191D0B" w:rsidRPr="00077492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>author/s assure/</w:t>
       </w:r>
-      <w:r w:rsidR="00191D0B">
+      <w:r w:rsidR="00191D0B" w:rsidRPr="00077492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">s that the text here published has not been previously published in any other resource and that future republication will only take place with the express indication of the reference of this original publication; </w:t>
       </w:r>
-      <w:r w:rsidR="00191D0B" w:rsidRPr="00191D0B">
+      <w:r w:rsidR="00191D0B" w:rsidRPr="00077492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>he/she/they</w:t>
       </w:r>
-      <w:r w:rsidR="00191D0B">
+      <w:r w:rsidR="00191D0B" w:rsidRPr="00077492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> also </w:t>
       </w:r>
-      <w:r w:rsidR="00191D0B" w:rsidRPr="00191D0B">
+      <w:r w:rsidR="00191D0B" w:rsidRPr="00077492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">attests </w:t>
       </w:r>
-      <w:r w:rsidR="00191D0B">
+      <w:r w:rsidR="00191D0B" w:rsidRPr="00077492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">that there is no </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00191D0B">
+        <w:t>that there is no third party plagiarism or self-plagiarism.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FB00E0" w14:textId="665D3C89" w:rsidR="00016B9C" w:rsidRPr="00077492" w:rsidRDefault="00016B9C" w:rsidP="00191D0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>third party</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00191D0B">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21E83638" w14:textId="41D531C1" w:rsidR="00016B9C" w:rsidRDefault="00016B9C" w:rsidP="00191D0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> plagiarism or self-plagiarism.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk215580348"/>
+      <w:r w:rsidRPr="00077492">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Data Availability Statement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077492">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: In compliance with open science policies, all data generated or analyzed during this study are included in this published article. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077492">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077492">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077492">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In compliance with open science policies, the dataset of this article is available in an open repository at the following link: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077492">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077492">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0C8F62" w14:textId="77777777" w:rsidR="00077492" w:rsidRDefault="00077492" w:rsidP="00191D0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B0BCD8" w14:textId="2DD6E6DE" w:rsidR="00077492" w:rsidRPr="00077492" w:rsidRDefault="00077492" w:rsidP="00191D0B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00077492">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IA Statement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077492">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The authors declare that they are aware that the use of artificial intelligence must not supplant the human originality of the research, and that full responsibility for any errors or plagiarism rests entirely with the authors. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077492">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077492">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077492">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">used in the preparation of this research. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077492">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077492">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The authors declare that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>IA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00077492">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was used in the following stages of this research: ex. language editing, data analysis, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p w14:paraId="7E7A4301" w14:textId="77777777" w:rsidR="00191D0B" w:rsidRPr="008C7719" w:rsidRDefault="00191D0B" w:rsidP="008C7719">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B8FDD99" w14:textId="77777777" w:rsidR="008C7719" w:rsidRPr="00866EC9" w:rsidRDefault="008C7719" w:rsidP="002F04BE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListaMdia2"/>
@@ -2887,105 +2873,93 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30327E84" w14:textId="2F11E608" w:rsidR="00BF4BA9" w:rsidRPr="00125318" w:rsidRDefault="00125318" w:rsidP="00987EB4">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="283" w:hanging="215"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Correction round </w:t>
+              <w:t>Correction round return</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00BF4BA9" w:rsidRPr="00125318">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1:</w:t>
             </w:r>
             <w:r w:rsidR="00AF720C" w:rsidRPr="00125318">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C2C5A15" w14:textId="20B5F269" w:rsidR="007D2BF0" w:rsidRPr="00125318" w:rsidRDefault="00125318" w:rsidP="00987EB4">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="283" w:hanging="215"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Review</w:t>
             </w:r>
             <w:r w:rsidRPr="00125318">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AF6E45" w:rsidRPr="00125318">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="007D2BF0" w:rsidRPr="00125318">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3037,63 +3011,52 @@
               <w:t xml:space="preserve">2: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50723845" w14:textId="501770ED" w:rsidR="007D2BF0" w:rsidRPr="00125318" w:rsidRDefault="00125318" w:rsidP="00987EB4">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="283" w:hanging="215"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Correction round </w:t>
+              <w:t>Correction round return</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00125318">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007D2BF0" w:rsidRPr="00125318">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">2: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48E5859C" w14:textId="4D5305B6" w:rsidR="00BF4BA9" w:rsidRPr="00125318" w:rsidRDefault="00125318" w:rsidP="00AF6E45">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
@@ -3155,51 +3118,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2658" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="284383A5" w14:textId="49BE7383" w:rsidR="00BF4BA9" w:rsidRPr="00125318" w:rsidRDefault="00125318" w:rsidP="002F04BE">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Editorial team</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="411E1FD7" w14:textId="6537849E" w:rsidR="00BF4BA9" w:rsidRPr="007F785A" w:rsidRDefault="00125318" w:rsidP="001D2D08">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="317" w:hanging="219"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Editor-in-chief</w:t>
             </w:r>
@@ -3500,378 +3462,320 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF5AE01" w14:textId="77777777" w:rsidR="000820DD" w:rsidRPr="00987EB4" w:rsidRDefault="000820DD" w:rsidP="000820DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0E0E0E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B211229" w14:textId="601AFD31" w:rsidR="000820DD" w:rsidRPr="00AF6E45" w:rsidRDefault="001A2F80" w:rsidP="000820DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk215580291"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>How</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">How to cite (ABNT </w:t>
+      </w:r>
+      <w:r w:rsidR="00954B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>razil</w:t>
+      </w:r>
+      <w:r w:rsidR="00125318">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>to</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000820DD" w:rsidRPr="00AF6E45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> cite (ABNT </w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299ACD6B" w14:textId="47C1AFCA" w:rsidR="00B6433F" w:rsidRPr="0049797B" w:rsidRDefault="00AF6E45" w:rsidP="00B6433F">
+    <w:p w14:paraId="71511065" w14:textId="4424944E" w:rsidR="009C5A09" w:rsidRPr="0049797B" w:rsidRDefault="009C5A09" w:rsidP="009C5A09">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD6ECA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="red"/>
         </w:rPr>
-        <w:t>SOBRENOME, Nome A.; SOBRENOME, Nome A</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>SOBRENOME, Nome A.; SOBRENOME, Nome A. Título do artigo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD6ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD6ECA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista Brasileira de Direito Processual Penal, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D60AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="red"/>
         </w:rPr>
+        <w:t xml:space="preserve">vol. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC56AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="red"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D60AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="red"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, n. </w:t>
+      </w:r>
+      <w:r w:rsidR="007D7D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="red"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D60AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="red"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="red"/>
+        </w:rPr>
+        <w:t>eXXX,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D60AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="red"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D7D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="red"/>
+        </w:rPr>
+        <w:t>mai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D60AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="red"/>
+        </w:rPr>
+        <w:t>./</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="red"/>
+        </w:rPr>
+        <w:t>ago</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D60AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="red"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD6ECA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AC56AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="red"/>
         </w:rPr>
-        <w:t>Título do artigo</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D60AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000820DD" w:rsidRPr="00FD6ECA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="003D60AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000820DD" w:rsidRPr="00FD6ECA">
-[...134 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="005E1C47">
+        <w:r w:rsidR="007D7D74">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="red"/>
           </w:rPr>
-          <w:t>https://doi.org/10.22197/rbdpp.v10i1.xxx</w:t>
+          <w:t>https://doi.org/10.22197/rbdpp.v12i2.xxx</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p w14:paraId="4ECEDA30" w14:textId="77777777" w:rsidR="00C21B5F" w:rsidRPr="001A2F80" w:rsidRDefault="00C21B5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C21B5F" w:rsidRPr="001A2F80" w:rsidSect="00BF4BA9">
+    <w:sectPr w:rsidR="00C21B5F" w:rsidRPr="001A2F80" w:rsidSect="005E1B97">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Autor" w:initials="A">
     <w:p w14:paraId="5AC9678E" w14:textId="77777777" w:rsidR="00044524" w:rsidRDefault="00B175B0" w:rsidP="00B175B0">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
           <w:noProof/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00044524">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>omente vinculação principal ACADÊMICA, não profissional.</w:t>
       </w:r>
       <w:r w:rsidR="00044524">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>Se não houver instituição acadêmica, adicionar “pesquisador/a independente – cidade, estado, país.”</w:t>
+        <w:t xml:space="preserve"> Se não houver instituição acadêmica, adicionar “pesquisador/a independente – cidade, estado, país.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B28712A" w14:textId="77777777" w:rsidR="00044524" w:rsidRDefault="00044524" w:rsidP="00B175B0">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34C5FF6B" w14:textId="34D29659" w:rsidR="00B175B0" w:rsidRDefault="00044524" w:rsidP="00B175B0">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00B175B0">
         <w:rPr>
@@ -3953,426 +3857,394 @@
       </w:pPr>
       <w:r>
         <w:t>Não é necessário incluir diplomas normativos e decisões jurisprudenciais na lista de referências. Todos os dados de tais documentos devem ser especificados na nota de rodapé em que for citado.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="2" w:author="Autor" w:initials="A">
     <w:p w14:paraId="31598DB2" w14:textId="77D201C4" w:rsidR="00F92D69" w:rsidRDefault="00F92D69">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">pelos títulos, pesquisar se referências possuem DOI em: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F92D69">
         <w:t>https://search.crossref.org/</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="3" w:author="Autor" w:initials="A">
+  <w:comment w:id="4" w:author="Autor" w:initials="A">
     <w:p w14:paraId="1CA8AB9E" w14:textId="0C42B478" w:rsidR="00BB0B5A" w:rsidRDefault="00BB0B5A">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Adicionar dados do/as </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> ativo.</w:t>
+        <w:t>Adicionar dados do/as autore/as. CV como na nota de rodapé da primeira página. Link de email ativo.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="4" w:author="Autor" w:initials="A">
+  <w:comment w:id="8" w:author="Autor" w:initials="A">
     <w:p w14:paraId="59778DBC" w14:textId="77777777" w:rsidR="00303C5B" w:rsidRDefault="00303C5B" w:rsidP="00303C5B">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00110E9A">
         <w:t>Devem ser mencionados os nomes de pessoas que, embora não preencham os requisitos de autoria, prestaram colaboração ao trabalho. Será preciso explicitar o motivo do agradecimento, por exemplo, revisão do manuscrito</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> finalizado (crítica e ortográfica)</w:t>
       </w:r>
       <w:r w:rsidRPr="00110E9A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">exclusiva </w:t>
       </w:r>
       <w:r w:rsidRPr="00110E9A">
         <w:t>coleta de dados, etc. Deve haver permissão expressa dos nomeados. Também pode constar desta parte apoio logístico de instituições</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:r w:rsidRPr="00110E9A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>financiamentos</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75AE520A" w14:textId="3B8E3442" w:rsidR="00303C5B" w:rsidRDefault="00303C5B">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
       </w:pPr>
     </w:p>
   </w:comment>
-  <w:comment w:id="5" w:author="Autor" w:initials="A">
+  <w:comment w:id="9" w:author="Autor" w:initials="A">
     <w:p w14:paraId="68C6EB28" w14:textId="77777777" w:rsidR="00303C5B" w:rsidRPr="00E373D9" w:rsidRDefault="00303C5B" w:rsidP="00303C5B">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidRPr="00E373D9">
         <w:t>Quando houver situação de potencial conflito de interesse, esse fato deve ser declarado de modo expresso e claro. Há potencial conflito de interesse quando o interesse do pesquisador em avançar a ciência conflita com interesses de outra natureza, ainda que legítimos, de modo a prejudicar a objetividade e imparcialidade das conclusões.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ou seja, quando o autor possua alguma vinculação que possa impropriamente influenciar seu trabalho (ainda que isso não ocorra na realidade, qualquer potencial aparência deve ser indicada).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32384F0C" w14:textId="77777777" w:rsidR="00303C5B" w:rsidRPr="00E373D9" w:rsidRDefault="00303C5B" w:rsidP="00303C5B">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="111111"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E373D9">
         <w:t>Por exemplo, se o artigo for oriundo de ideias desenvolvidas anteriormente em parecer pago por cliente em consultoria jurídica</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ou se a tese sustentada trará benefícios distintos de científicos (como profissionais) ao autor, isso deve ser aqui declarado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DF23491" w14:textId="5FD77C42" w:rsidR="00303C5B" w:rsidRDefault="00303C5B">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
       </w:pPr>
     </w:p>
   </w:comment>
-  <w:comment w:id="6" w:author="Autor" w:initials="A">
+  <w:comment w:id="10" w:author="Autor" w:initials="A">
     <w:p w14:paraId="6DAFCCB2" w14:textId="77777777" w:rsidR="00303C5B" w:rsidRDefault="00303C5B" w:rsidP="00303C5B">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentrio"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Somente em textos com mais de um autor. Adicionar os nomes de cada autor e a sua específica contribuição ao artigo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C4CBA7C" w14:textId="77777777" w:rsidR="00303C5B" w:rsidRDefault="00303C5B" w:rsidP="00303C5B">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
       </w:pPr>
       <w:r>
         <w:t>* a orientação genérica (supervisão por orientador), sem efetiva contribuição científica ao texto, não caracteriza autoria</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="769AD739" w14:textId="77777777" w:rsidR="00303C5B" w:rsidRDefault="00303C5B" w:rsidP="00303C5B">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D3F9E0B" w14:textId="77777777" w:rsidR="00303C5B" w:rsidRDefault="00303C5B" w:rsidP="00303C5B">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Nos termos das diretrizes </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">), os dois </w:t>
+        <w:t xml:space="preserve">Nos termos das diretrizes CReditCasrai (adotado pela Scielo), os dois </w:t>
       </w:r>
       <w:r w:rsidRPr="003910C9">
         <w:t>critérios mínimos de autoria</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> são</w:t>
       </w:r>
       <w:r w:rsidRPr="003910C9">
         <w:t>: a. Participar ativamente da discussão dos resultados; b. Revisão e aprovação da versão final do trabalho</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C9EDB0B" w14:textId="77777777" w:rsidR="00303C5B" w:rsidRDefault="00303C5B" w:rsidP="00303C5B">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75462709" w14:textId="77777777" w:rsidR="00303C5B" w:rsidRDefault="00303C5B" w:rsidP="00303C5B">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
       </w:pPr>
       <w:r>
         <w:t>!! EXCLUIR ITENS COM NOMES DE AUTORES SE AUTOR ÚNICO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F823CA4" w14:textId="225D3B11" w:rsidR="00303C5B" w:rsidRDefault="00303C5B">
       <w:pPr>
         <w:pStyle w:val="Textodecomentrio"/>
       </w:pPr>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="372BFE71" w15:done="0"/>
   <w15:commentEx w15:paraId="37FBE55B" w15:done="0"/>
   <w15:commentEx w15:paraId="31598DB2" w15:done="0"/>
   <w15:commentEx w15:paraId="1CA8AB9E" w15:done="0"/>
   <w15:commentEx w15:paraId="75AE520A" w15:done="0"/>
   <w15:commentEx w15:paraId="4DF23491" w15:done="0"/>
   <w15:commentEx w15:paraId="5F823CA4" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="372BFE71" w16cid:durableId="1E102DF5"/>
   <w16cid:commentId w16cid:paraId="37FBE55B" w16cid:durableId="1E102DF6"/>
   <w16cid:commentId w16cid:paraId="31598DB2" w16cid:durableId="1E102DF7"/>
   <w16cid:commentId w16cid:paraId="1CA8AB9E" w16cid:durableId="723D5EA9"/>
   <w16cid:commentId w16cid:paraId="75AE520A" w16cid:durableId="25F15949"/>
   <w16cid:commentId w16cid:paraId="4DF23491" w16cid:durableId="25F15954"/>
   <w16cid:commentId w16cid:paraId="5F823CA4" w16cid:durableId="25F1595E"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B726FF4" w14:textId="77777777" w:rsidR="001D06C1" w:rsidRDefault="001D06C1" w:rsidP="0021527F">
+    <w:p w14:paraId="7D886393" w14:textId="77777777" w:rsidR="00104DD8" w:rsidRDefault="00104DD8" w:rsidP="0021527F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AF430DB" w14:textId="77777777" w:rsidR="001D06C1" w:rsidRDefault="001D06C1" w:rsidP="0021527F">
+    <w:p w14:paraId="458AAF48" w14:textId="77777777" w:rsidR="00104DD8" w:rsidRDefault="00104DD8" w:rsidP="0021527F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="02040503050203030202"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0600040502020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51CD4114" w14:textId="77777777" w:rsidR="001D06C1" w:rsidRDefault="001D06C1" w:rsidP="0021527F">
+    <w:p w14:paraId="10A16C11" w14:textId="77777777" w:rsidR="00104DD8" w:rsidRDefault="00104DD8" w:rsidP="0021527F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EB75E42" w14:textId="77777777" w:rsidR="001D06C1" w:rsidRDefault="001D06C1" w:rsidP="0021527F">
+    <w:p w14:paraId="049A2F4A" w14:textId="77777777" w:rsidR="00104DD8" w:rsidRDefault="00104DD8" w:rsidP="0021527F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="50446BD0" w14:textId="3CD39C5F" w:rsidR="003875AF" w:rsidRPr="003875AF" w:rsidRDefault="003875AF" w:rsidP="003875AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0E0E0E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003875AF">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4441,73 +4313,73 @@
       </w:r>
       <w:r w:rsidR="0007682E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0E0E0E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Currículo resumido</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0E0E0E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1136" type="#_x0000_t75" style="width:11.5pt;height:12.1pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:11.9pt;height:12.6pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23082BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16424220"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -5108,217 +4980,224 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="236592549">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="589505240">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1230582368">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="270629512">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="364520688">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="165"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="143"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00555A32"/>
     <w:rsid w:val="000018E4"/>
     <w:rsid w:val="000069C1"/>
     <w:rsid w:val="00007A46"/>
     <w:rsid w:val="00010090"/>
     <w:rsid w:val="00011142"/>
     <w:rsid w:val="00012AE7"/>
     <w:rsid w:val="00012BCB"/>
+    <w:rsid w:val="00016B9C"/>
     <w:rsid w:val="000175AC"/>
     <w:rsid w:val="00024172"/>
     <w:rsid w:val="00024B80"/>
     <w:rsid w:val="00024E41"/>
     <w:rsid w:val="00026269"/>
     <w:rsid w:val="00035857"/>
     <w:rsid w:val="00044524"/>
     <w:rsid w:val="00044A8B"/>
     <w:rsid w:val="00044F28"/>
     <w:rsid w:val="00051F9F"/>
     <w:rsid w:val="00054AFC"/>
     <w:rsid w:val="00057414"/>
+    <w:rsid w:val="00064986"/>
     <w:rsid w:val="00066DE5"/>
     <w:rsid w:val="00066DE6"/>
     <w:rsid w:val="000707C1"/>
     <w:rsid w:val="0007682E"/>
     <w:rsid w:val="0007745A"/>
+    <w:rsid w:val="00077492"/>
     <w:rsid w:val="000820DD"/>
     <w:rsid w:val="000974C0"/>
     <w:rsid w:val="000A2932"/>
     <w:rsid w:val="000A3771"/>
     <w:rsid w:val="000C4B57"/>
     <w:rsid w:val="000C4EB6"/>
     <w:rsid w:val="000C787E"/>
     <w:rsid w:val="000D1577"/>
     <w:rsid w:val="000D3972"/>
     <w:rsid w:val="000D4EDB"/>
     <w:rsid w:val="000E2832"/>
     <w:rsid w:val="000E2F39"/>
     <w:rsid w:val="000F38B9"/>
     <w:rsid w:val="000F465B"/>
     <w:rsid w:val="000F52A0"/>
     <w:rsid w:val="001039E9"/>
+    <w:rsid w:val="00104DD8"/>
     <w:rsid w:val="00117FD8"/>
     <w:rsid w:val="001236F4"/>
     <w:rsid w:val="00125318"/>
     <w:rsid w:val="001265C2"/>
     <w:rsid w:val="00130AAD"/>
     <w:rsid w:val="00131CFC"/>
     <w:rsid w:val="00132637"/>
     <w:rsid w:val="00133551"/>
     <w:rsid w:val="00152183"/>
     <w:rsid w:val="00153920"/>
+    <w:rsid w:val="001539ED"/>
     <w:rsid w:val="00173434"/>
     <w:rsid w:val="00173AA4"/>
     <w:rsid w:val="00186989"/>
     <w:rsid w:val="00191583"/>
     <w:rsid w:val="00191D0B"/>
     <w:rsid w:val="001A016D"/>
     <w:rsid w:val="001A0174"/>
     <w:rsid w:val="001A128D"/>
     <w:rsid w:val="001A1425"/>
     <w:rsid w:val="001A2F80"/>
     <w:rsid w:val="001B3755"/>
     <w:rsid w:val="001B5C3C"/>
     <w:rsid w:val="001C199D"/>
     <w:rsid w:val="001C2C70"/>
     <w:rsid w:val="001C36CE"/>
     <w:rsid w:val="001C4B5B"/>
     <w:rsid w:val="001C7844"/>
     <w:rsid w:val="001D06C1"/>
     <w:rsid w:val="001D1F72"/>
     <w:rsid w:val="001D2D08"/>
     <w:rsid w:val="001D77E5"/>
     <w:rsid w:val="001D786A"/>
     <w:rsid w:val="001E1626"/>
     <w:rsid w:val="001E1E71"/>
     <w:rsid w:val="001E6237"/>
     <w:rsid w:val="001F0C48"/>
     <w:rsid w:val="001F2AB1"/>
     <w:rsid w:val="001F7577"/>
     <w:rsid w:val="002018B8"/>
     <w:rsid w:val="00202B8E"/>
     <w:rsid w:val="0021306D"/>
     <w:rsid w:val="002149F6"/>
     <w:rsid w:val="00214A14"/>
     <w:rsid w:val="0021527F"/>
     <w:rsid w:val="00215658"/>
     <w:rsid w:val="002177CB"/>
     <w:rsid w:val="00221FF0"/>
     <w:rsid w:val="00223A59"/>
     <w:rsid w:val="002258BD"/>
     <w:rsid w:val="002354CB"/>
     <w:rsid w:val="0023582A"/>
     <w:rsid w:val="00240FF3"/>
     <w:rsid w:val="00253775"/>
     <w:rsid w:val="00253BE1"/>
     <w:rsid w:val="00254BDB"/>
+    <w:rsid w:val="00261A72"/>
     <w:rsid w:val="00266D50"/>
     <w:rsid w:val="0027300C"/>
     <w:rsid w:val="00274B0B"/>
     <w:rsid w:val="00281091"/>
     <w:rsid w:val="0028172A"/>
     <w:rsid w:val="00285CFC"/>
     <w:rsid w:val="00287428"/>
     <w:rsid w:val="00290BE4"/>
     <w:rsid w:val="00293FBB"/>
     <w:rsid w:val="00295C66"/>
     <w:rsid w:val="00296C35"/>
     <w:rsid w:val="002972D8"/>
     <w:rsid w:val="002A1C46"/>
     <w:rsid w:val="002A375C"/>
     <w:rsid w:val="002B0CE3"/>
+    <w:rsid w:val="002B1345"/>
     <w:rsid w:val="002B1C75"/>
     <w:rsid w:val="002B3AEB"/>
     <w:rsid w:val="002B3F5C"/>
     <w:rsid w:val="002B55DB"/>
     <w:rsid w:val="002B7BD7"/>
     <w:rsid w:val="002C245C"/>
     <w:rsid w:val="002C2C57"/>
     <w:rsid w:val="002C41D9"/>
     <w:rsid w:val="002C638E"/>
     <w:rsid w:val="002C7475"/>
     <w:rsid w:val="002D0FB1"/>
     <w:rsid w:val="002D5025"/>
     <w:rsid w:val="002D76B8"/>
     <w:rsid w:val="002E3E44"/>
     <w:rsid w:val="002E6E02"/>
     <w:rsid w:val="002F04BE"/>
     <w:rsid w:val="003034F3"/>
     <w:rsid w:val="00303C5B"/>
     <w:rsid w:val="003125D5"/>
     <w:rsid w:val="00315D30"/>
     <w:rsid w:val="00317A5C"/>
     <w:rsid w:val="00323CEE"/>
     <w:rsid w:val="00324689"/>
     <w:rsid w:val="00327FB9"/>
     <w:rsid w:val="00333399"/>
     <w:rsid w:val="00335C45"/>
     <w:rsid w:val="00337704"/>
     <w:rsid w:val="00344C07"/>
     <w:rsid w:val="0034689C"/>
     <w:rsid w:val="00352770"/>
     <w:rsid w:val="00352EAF"/>
     <w:rsid w:val="00356625"/>
+    <w:rsid w:val="00357E18"/>
     <w:rsid w:val="00367B12"/>
     <w:rsid w:val="00372E8D"/>
     <w:rsid w:val="003767D3"/>
     <w:rsid w:val="00377D19"/>
     <w:rsid w:val="00382246"/>
     <w:rsid w:val="0038396A"/>
     <w:rsid w:val="003842F7"/>
     <w:rsid w:val="003875AF"/>
     <w:rsid w:val="00387617"/>
     <w:rsid w:val="00387832"/>
     <w:rsid w:val="003910C9"/>
     <w:rsid w:val="003913E8"/>
     <w:rsid w:val="003A0C51"/>
     <w:rsid w:val="003A42E6"/>
     <w:rsid w:val="003A4438"/>
     <w:rsid w:val="003C3502"/>
     <w:rsid w:val="003C4BE2"/>
     <w:rsid w:val="003C658E"/>
     <w:rsid w:val="003D0B69"/>
     <w:rsid w:val="003D60AD"/>
     <w:rsid w:val="003E2753"/>
     <w:rsid w:val="003E3278"/>
     <w:rsid w:val="003E44FD"/>
     <w:rsid w:val="003F0671"/>
     <w:rsid w:val="003F07DC"/>
@@ -5332,536 +5211,563 @@
     <w:rsid w:val="00413143"/>
     <w:rsid w:val="00420464"/>
     <w:rsid w:val="00420909"/>
     <w:rsid w:val="00427BB8"/>
     <w:rsid w:val="0043015C"/>
     <w:rsid w:val="00432856"/>
     <w:rsid w:val="00437C2D"/>
     <w:rsid w:val="00452CB1"/>
     <w:rsid w:val="00453EE4"/>
     <w:rsid w:val="00457438"/>
     <w:rsid w:val="004602CE"/>
     <w:rsid w:val="00461BA7"/>
     <w:rsid w:val="00461F82"/>
     <w:rsid w:val="00462B2E"/>
     <w:rsid w:val="00464F2D"/>
     <w:rsid w:val="00465542"/>
     <w:rsid w:val="00474908"/>
     <w:rsid w:val="0047638B"/>
     <w:rsid w:val="004C04BF"/>
     <w:rsid w:val="004C1CEE"/>
     <w:rsid w:val="004C25EB"/>
     <w:rsid w:val="004E4273"/>
     <w:rsid w:val="004E59F7"/>
     <w:rsid w:val="004E611E"/>
     <w:rsid w:val="004F4B71"/>
+    <w:rsid w:val="004F579E"/>
+    <w:rsid w:val="004F7A85"/>
     <w:rsid w:val="00500333"/>
     <w:rsid w:val="00504CD6"/>
     <w:rsid w:val="00506037"/>
     <w:rsid w:val="00510BA0"/>
     <w:rsid w:val="005114D4"/>
     <w:rsid w:val="0051745D"/>
     <w:rsid w:val="005224EC"/>
     <w:rsid w:val="00523CF6"/>
     <w:rsid w:val="00535453"/>
     <w:rsid w:val="00535868"/>
     <w:rsid w:val="00536A49"/>
     <w:rsid w:val="00540C49"/>
     <w:rsid w:val="005547BE"/>
     <w:rsid w:val="00555A32"/>
     <w:rsid w:val="0056122B"/>
     <w:rsid w:val="005629E5"/>
     <w:rsid w:val="00564723"/>
     <w:rsid w:val="00564E1F"/>
     <w:rsid w:val="005713F0"/>
     <w:rsid w:val="00571407"/>
     <w:rsid w:val="005758BC"/>
     <w:rsid w:val="005769B3"/>
     <w:rsid w:val="00581B74"/>
     <w:rsid w:val="005878D8"/>
     <w:rsid w:val="00587C32"/>
     <w:rsid w:val="00590457"/>
     <w:rsid w:val="005924BC"/>
     <w:rsid w:val="00592886"/>
     <w:rsid w:val="00592D99"/>
     <w:rsid w:val="00596886"/>
     <w:rsid w:val="005A5924"/>
     <w:rsid w:val="005A6D26"/>
     <w:rsid w:val="005B5000"/>
     <w:rsid w:val="005B619E"/>
     <w:rsid w:val="005B69E5"/>
     <w:rsid w:val="005B72DF"/>
     <w:rsid w:val="005B739F"/>
     <w:rsid w:val="005C1570"/>
     <w:rsid w:val="005C4908"/>
     <w:rsid w:val="005D1BEA"/>
     <w:rsid w:val="005D1FF7"/>
     <w:rsid w:val="005D539D"/>
     <w:rsid w:val="005E016E"/>
+    <w:rsid w:val="005E1B97"/>
     <w:rsid w:val="005E1C47"/>
     <w:rsid w:val="006014DB"/>
     <w:rsid w:val="00602E49"/>
+    <w:rsid w:val="0060421A"/>
     <w:rsid w:val="00611143"/>
     <w:rsid w:val="00613E1B"/>
     <w:rsid w:val="0062473E"/>
     <w:rsid w:val="0062763E"/>
     <w:rsid w:val="00637C18"/>
     <w:rsid w:val="00642D43"/>
     <w:rsid w:val="0064782D"/>
     <w:rsid w:val="00650908"/>
     <w:rsid w:val="006521BA"/>
     <w:rsid w:val="00656B8E"/>
     <w:rsid w:val="006660B1"/>
     <w:rsid w:val="00667BAD"/>
     <w:rsid w:val="00673103"/>
     <w:rsid w:val="006737D2"/>
     <w:rsid w:val="0068254B"/>
     <w:rsid w:val="00687BEF"/>
     <w:rsid w:val="00692FB7"/>
     <w:rsid w:val="00695785"/>
     <w:rsid w:val="00696E69"/>
     <w:rsid w:val="006A1635"/>
     <w:rsid w:val="006A2BE5"/>
     <w:rsid w:val="006A2E1B"/>
     <w:rsid w:val="006A5980"/>
     <w:rsid w:val="006A690D"/>
     <w:rsid w:val="006B78C7"/>
     <w:rsid w:val="006C6583"/>
     <w:rsid w:val="006C77A4"/>
     <w:rsid w:val="006D0834"/>
     <w:rsid w:val="006D1272"/>
     <w:rsid w:val="006D23C5"/>
     <w:rsid w:val="006D2737"/>
     <w:rsid w:val="006D2C98"/>
     <w:rsid w:val="006D4376"/>
     <w:rsid w:val="006D4452"/>
     <w:rsid w:val="006D639B"/>
     <w:rsid w:val="006E28AC"/>
     <w:rsid w:val="006E5EC4"/>
     <w:rsid w:val="006E6EC8"/>
+    <w:rsid w:val="006F3307"/>
     <w:rsid w:val="0070012C"/>
     <w:rsid w:val="00700399"/>
     <w:rsid w:val="00700FAC"/>
     <w:rsid w:val="00705E17"/>
     <w:rsid w:val="0071388C"/>
     <w:rsid w:val="00714942"/>
     <w:rsid w:val="007204C5"/>
     <w:rsid w:val="00720F4D"/>
     <w:rsid w:val="0072115C"/>
+    <w:rsid w:val="00722DEB"/>
     <w:rsid w:val="00723E4E"/>
     <w:rsid w:val="007309B9"/>
     <w:rsid w:val="00736946"/>
     <w:rsid w:val="0073731D"/>
     <w:rsid w:val="0074413F"/>
     <w:rsid w:val="00762324"/>
     <w:rsid w:val="007627F9"/>
     <w:rsid w:val="00762B99"/>
     <w:rsid w:val="007656AF"/>
     <w:rsid w:val="00766CAB"/>
     <w:rsid w:val="007876DB"/>
     <w:rsid w:val="007958A9"/>
+    <w:rsid w:val="007A0293"/>
     <w:rsid w:val="007A2B08"/>
+    <w:rsid w:val="007B0628"/>
     <w:rsid w:val="007B16AC"/>
     <w:rsid w:val="007B2BA5"/>
     <w:rsid w:val="007B559F"/>
     <w:rsid w:val="007B6B14"/>
     <w:rsid w:val="007D1114"/>
     <w:rsid w:val="007D2BF0"/>
     <w:rsid w:val="007D446F"/>
     <w:rsid w:val="007D5207"/>
+    <w:rsid w:val="007D7D74"/>
     <w:rsid w:val="007E0456"/>
     <w:rsid w:val="007E4B12"/>
     <w:rsid w:val="007E7F9E"/>
     <w:rsid w:val="007F1227"/>
     <w:rsid w:val="007F604D"/>
     <w:rsid w:val="007F785A"/>
     <w:rsid w:val="00813B20"/>
     <w:rsid w:val="00826D0A"/>
     <w:rsid w:val="0082704F"/>
     <w:rsid w:val="00840CD6"/>
     <w:rsid w:val="00844AFE"/>
     <w:rsid w:val="008476A0"/>
     <w:rsid w:val="00851B32"/>
     <w:rsid w:val="00852A2E"/>
     <w:rsid w:val="008547E8"/>
     <w:rsid w:val="00856E87"/>
     <w:rsid w:val="0086329C"/>
     <w:rsid w:val="00865EEB"/>
     <w:rsid w:val="00866EC9"/>
     <w:rsid w:val="008670ED"/>
     <w:rsid w:val="00870C38"/>
     <w:rsid w:val="00871190"/>
     <w:rsid w:val="00873B7C"/>
     <w:rsid w:val="008754F5"/>
     <w:rsid w:val="0087768A"/>
     <w:rsid w:val="008779CA"/>
     <w:rsid w:val="00881B72"/>
     <w:rsid w:val="008904E8"/>
     <w:rsid w:val="008914BA"/>
     <w:rsid w:val="00891B01"/>
+    <w:rsid w:val="008932C7"/>
     <w:rsid w:val="00897727"/>
     <w:rsid w:val="00897FDA"/>
     <w:rsid w:val="008A1DDD"/>
     <w:rsid w:val="008A63D5"/>
     <w:rsid w:val="008B0400"/>
     <w:rsid w:val="008B30CE"/>
     <w:rsid w:val="008B5F0D"/>
     <w:rsid w:val="008B6AD7"/>
     <w:rsid w:val="008C50C0"/>
     <w:rsid w:val="008C7719"/>
     <w:rsid w:val="008D19F2"/>
     <w:rsid w:val="008E6977"/>
     <w:rsid w:val="008F059C"/>
     <w:rsid w:val="008F603D"/>
     <w:rsid w:val="00907F2D"/>
     <w:rsid w:val="00912DDB"/>
     <w:rsid w:val="00921A12"/>
     <w:rsid w:val="009340BB"/>
+    <w:rsid w:val="009418DA"/>
     <w:rsid w:val="0094305F"/>
     <w:rsid w:val="009504EF"/>
     <w:rsid w:val="00953ED9"/>
+    <w:rsid w:val="0095438D"/>
     <w:rsid w:val="00954B04"/>
     <w:rsid w:val="00955751"/>
+    <w:rsid w:val="00960A9F"/>
     <w:rsid w:val="00963DB9"/>
     <w:rsid w:val="00972D73"/>
     <w:rsid w:val="00973F7E"/>
     <w:rsid w:val="00977A90"/>
     <w:rsid w:val="00982784"/>
     <w:rsid w:val="00987EB4"/>
     <w:rsid w:val="0099017D"/>
     <w:rsid w:val="009938D5"/>
     <w:rsid w:val="009A4AA8"/>
     <w:rsid w:val="009A6EDE"/>
     <w:rsid w:val="009A777C"/>
     <w:rsid w:val="009B33E2"/>
     <w:rsid w:val="009B34B6"/>
     <w:rsid w:val="009B4ED8"/>
     <w:rsid w:val="009B753A"/>
     <w:rsid w:val="009C0B85"/>
+    <w:rsid w:val="009C5A09"/>
+    <w:rsid w:val="009D01B7"/>
     <w:rsid w:val="009D2594"/>
     <w:rsid w:val="009D27FF"/>
     <w:rsid w:val="009E5F1A"/>
     <w:rsid w:val="009E76C4"/>
     <w:rsid w:val="009F2758"/>
+    <w:rsid w:val="009F4C9C"/>
     <w:rsid w:val="00A000B8"/>
     <w:rsid w:val="00A02EC5"/>
     <w:rsid w:val="00A06A31"/>
     <w:rsid w:val="00A1321E"/>
     <w:rsid w:val="00A20241"/>
     <w:rsid w:val="00A247CB"/>
     <w:rsid w:val="00A474CD"/>
     <w:rsid w:val="00A516C3"/>
     <w:rsid w:val="00A55BA5"/>
     <w:rsid w:val="00A70A97"/>
+    <w:rsid w:val="00A7241A"/>
     <w:rsid w:val="00A7494E"/>
     <w:rsid w:val="00A75627"/>
     <w:rsid w:val="00A76958"/>
     <w:rsid w:val="00A813BD"/>
     <w:rsid w:val="00A82CE6"/>
     <w:rsid w:val="00A8422B"/>
     <w:rsid w:val="00A873FC"/>
     <w:rsid w:val="00A903EE"/>
     <w:rsid w:val="00A91260"/>
     <w:rsid w:val="00A95187"/>
     <w:rsid w:val="00A967CD"/>
     <w:rsid w:val="00A97CBB"/>
     <w:rsid w:val="00AA09BD"/>
     <w:rsid w:val="00AA358D"/>
     <w:rsid w:val="00AB1350"/>
     <w:rsid w:val="00AB1497"/>
     <w:rsid w:val="00AB158A"/>
     <w:rsid w:val="00AB45C1"/>
     <w:rsid w:val="00AC4582"/>
     <w:rsid w:val="00AC50DC"/>
     <w:rsid w:val="00AC54FA"/>
+    <w:rsid w:val="00AC56AA"/>
     <w:rsid w:val="00AD03E4"/>
     <w:rsid w:val="00AD0B8A"/>
     <w:rsid w:val="00AD18B2"/>
     <w:rsid w:val="00AD6490"/>
     <w:rsid w:val="00AE15F4"/>
     <w:rsid w:val="00AE24FA"/>
     <w:rsid w:val="00AF1AE8"/>
     <w:rsid w:val="00AF67DC"/>
     <w:rsid w:val="00AF6E45"/>
     <w:rsid w:val="00AF720C"/>
     <w:rsid w:val="00B01132"/>
+    <w:rsid w:val="00B057F3"/>
     <w:rsid w:val="00B1699C"/>
     <w:rsid w:val="00B173B8"/>
     <w:rsid w:val="00B175B0"/>
     <w:rsid w:val="00B23C54"/>
     <w:rsid w:val="00B25293"/>
     <w:rsid w:val="00B3005C"/>
     <w:rsid w:val="00B319CA"/>
     <w:rsid w:val="00B31F74"/>
     <w:rsid w:val="00B36C04"/>
     <w:rsid w:val="00B43BC9"/>
     <w:rsid w:val="00B4472B"/>
     <w:rsid w:val="00B50D3E"/>
     <w:rsid w:val="00B54C79"/>
     <w:rsid w:val="00B5763F"/>
     <w:rsid w:val="00B6433F"/>
     <w:rsid w:val="00B65D4F"/>
     <w:rsid w:val="00B66D55"/>
     <w:rsid w:val="00B74822"/>
     <w:rsid w:val="00B770B8"/>
     <w:rsid w:val="00B8360F"/>
     <w:rsid w:val="00B8717F"/>
     <w:rsid w:val="00B91733"/>
     <w:rsid w:val="00B927BE"/>
     <w:rsid w:val="00B9570C"/>
     <w:rsid w:val="00B967D2"/>
     <w:rsid w:val="00BA52B4"/>
     <w:rsid w:val="00BA7CEB"/>
     <w:rsid w:val="00BB0B5A"/>
     <w:rsid w:val="00BB1003"/>
+    <w:rsid w:val="00BB2670"/>
     <w:rsid w:val="00BB3151"/>
     <w:rsid w:val="00BC33E9"/>
     <w:rsid w:val="00BD5B21"/>
     <w:rsid w:val="00BD5F39"/>
     <w:rsid w:val="00BD76E3"/>
     <w:rsid w:val="00BE3282"/>
     <w:rsid w:val="00BE4926"/>
     <w:rsid w:val="00BE5242"/>
     <w:rsid w:val="00BE641A"/>
     <w:rsid w:val="00BE6542"/>
     <w:rsid w:val="00BE66B5"/>
     <w:rsid w:val="00BF0476"/>
     <w:rsid w:val="00BF4BA9"/>
     <w:rsid w:val="00C00B48"/>
     <w:rsid w:val="00C01E2D"/>
     <w:rsid w:val="00C020B1"/>
     <w:rsid w:val="00C15302"/>
+    <w:rsid w:val="00C21431"/>
     <w:rsid w:val="00C21B5F"/>
     <w:rsid w:val="00C2252E"/>
     <w:rsid w:val="00C321FD"/>
     <w:rsid w:val="00C33BF7"/>
     <w:rsid w:val="00C33C8A"/>
     <w:rsid w:val="00C34D0B"/>
     <w:rsid w:val="00C36D14"/>
     <w:rsid w:val="00C429CB"/>
     <w:rsid w:val="00C43F14"/>
     <w:rsid w:val="00C44785"/>
     <w:rsid w:val="00C4478E"/>
     <w:rsid w:val="00C44C63"/>
     <w:rsid w:val="00C50B8B"/>
     <w:rsid w:val="00C512D5"/>
     <w:rsid w:val="00C51BD5"/>
     <w:rsid w:val="00C51EF0"/>
     <w:rsid w:val="00C55FE5"/>
     <w:rsid w:val="00C609B6"/>
     <w:rsid w:val="00C72FEA"/>
     <w:rsid w:val="00C75DB1"/>
     <w:rsid w:val="00C866F9"/>
     <w:rsid w:val="00C922E7"/>
     <w:rsid w:val="00C92E32"/>
     <w:rsid w:val="00CA54F1"/>
     <w:rsid w:val="00CC0D7B"/>
     <w:rsid w:val="00CC1BE1"/>
     <w:rsid w:val="00CC494B"/>
     <w:rsid w:val="00CD0EB9"/>
     <w:rsid w:val="00CD1E66"/>
     <w:rsid w:val="00CD4ED2"/>
     <w:rsid w:val="00CE05AD"/>
     <w:rsid w:val="00CF2CE2"/>
     <w:rsid w:val="00D02BDE"/>
     <w:rsid w:val="00D03A3F"/>
     <w:rsid w:val="00D11CBD"/>
     <w:rsid w:val="00D12CF5"/>
     <w:rsid w:val="00D21253"/>
     <w:rsid w:val="00D22479"/>
     <w:rsid w:val="00D311A9"/>
     <w:rsid w:val="00D32146"/>
     <w:rsid w:val="00D3469F"/>
     <w:rsid w:val="00D37186"/>
     <w:rsid w:val="00D40A77"/>
     <w:rsid w:val="00D42569"/>
     <w:rsid w:val="00D5024E"/>
     <w:rsid w:val="00D50D39"/>
     <w:rsid w:val="00D5301A"/>
+    <w:rsid w:val="00D56530"/>
     <w:rsid w:val="00D62144"/>
+    <w:rsid w:val="00D6265B"/>
     <w:rsid w:val="00D64841"/>
     <w:rsid w:val="00D66C94"/>
     <w:rsid w:val="00D732FB"/>
     <w:rsid w:val="00D74ECC"/>
     <w:rsid w:val="00D759E5"/>
     <w:rsid w:val="00D7645B"/>
     <w:rsid w:val="00D80753"/>
     <w:rsid w:val="00D81A4D"/>
     <w:rsid w:val="00D8275F"/>
     <w:rsid w:val="00D828C3"/>
     <w:rsid w:val="00D82C18"/>
     <w:rsid w:val="00D83412"/>
     <w:rsid w:val="00D85B00"/>
     <w:rsid w:val="00D85F8C"/>
     <w:rsid w:val="00D870F2"/>
     <w:rsid w:val="00D9057A"/>
     <w:rsid w:val="00D96471"/>
     <w:rsid w:val="00DB0E20"/>
     <w:rsid w:val="00DB5054"/>
     <w:rsid w:val="00DB6517"/>
     <w:rsid w:val="00DC21A0"/>
     <w:rsid w:val="00DC3B83"/>
     <w:rsid w:val="00DC46B6"/>
     <w:rsid w:val="00DC5885"/>
     <w:rsid w:val="00DC65AC"/>
     <w:rsid w:val="00DC682B"/>
     <w:rsid w:val="00DD1AFA"/>
     <w:rsid w:val="00DD2EDE"/>
+    <w:rsid w:val="00DD4015"/>
     <w:rsid w:val="00DE22D4"/>
     <w:rsid w:val="00DE526A"/>
     <w:rsid w:val="00DE6E9A"/>
     <w:rsid w:val="00E00C40"/>
     <w:rsid w:val="00E01C5D"/>
     <w:rsid w:val="00E042E6"/>
     <w:rsid w:val="00E11264"/>
     <w:rsid w:val="00E14702"/>
     <w:rsid w:val="00E16587"/>
     <w:rsid w:val="00E216EE"/>
     <w:rsid w:val="00E23797"/>
     <w:rsid w:val="00E24B57"/>
     <w:rsid w:val="00E30DA6"/>
     <w:rsid w:val="00E31C70"/>
     <w:rsid w:val="00E32767"/>
     <w:rsid w:val="00E3771F"/>
     <w:rsid w:val="00E37987"/>
     <w:rsid w:val="00E37DD8"/>
     <w:rsid w:val="00E40CEC"/>
     <w:rsid w:val="00E453EA"/>
     <w:rsid w:val="00E46FD6"/>
     <w:rsid w:val="00E565AF"/>
     <w:rsid w:val="00E6062E"/>
     <w:rsid w:val="00E70AFD"/>
     <w:rsid w:val="00E73779"/>
     <w:rsid w:val="00E75031"/>
     <w:rsid w:val="00E80955"/>
     <w:rsid w:val="00E81CCC"/>
     <w:rsid w:val="00E8288C"/>
     <w:rsid w:val="00E86019"/>
     <w:rsid w:val="00E901E0"/>
     <w:rsid w:val="00E9125D"/>
+    <w:rsid w:val="00E91CE6"/>
     <w:rsid w:val="00E960A0"/>
     <w:rsid w:val="00E97069"/>
     <w:rsid w:val="00EA4AE1"/>
     <w:rsid w:val="00EA4FFC"/>
     <w:rsid w:val="00EB0392"/>
     <w:rsid w:val="00EB56BF"/>
     <w:rsid w:val="00EB6DD9"/>
     <w:rsid w:val="00EB796D"/>
     <w:rsid w:val="00EB7E2C"/>
     <w:rsid w:val="00EC1BAA"/>
     <w:rsid w:val="00EC26C3"/>
     <w:rsid w:val="00EC2FE3"/>
     <w:rsid w:val="00EC46B0"/>
     <w:rsid w:val="00EC651B"/>
     <w:rsid w:val="00ED0DA6"/>
     <w:rsid w:val="00EE49CE"/>
     <w:rsid w:val="00EE685A"/>
     <w:rsid w:val="00EE7605"/>
     <w:rsid w:val="00EF59AD"/>
     <w:rsid w:val="00EF5CD4"/>
     <w:rsid w:val="00EF6282"/>
     <w:rsid w:val="00EF7429"/>
     <w:rsid w:val="00F0249B"/>
     <w:rsid w:val="00F07AC8"/>
+    <w:rsid w:val="00F15E73"/>
     <w:rsid w:val="00F160F3"/>
     <w:rsid w:val="00F2043B"/>
     <w:rsid w:val="00F22430"/>
     <w:rsid w:val="00F278EF"/>
     <w:rsid w:val="00F35257"/>
     <w:rsid w:val="00F403AE"/>
     <w:rsid w:val="00F408C4"/>
     <w:rsid w:val="00F42CE3"/>
     <w:rsid w:val="00F43D95"/>
     <w:rsid w:val="00F45726"/>
     <w:rsid w:val="00F45F09"/>
     <w:rsid w:val="00F47D9F"/>
     <w:rsid w:val="00F526DA"/>
     <w:rsid w:val="00F53D3D"/>
     <w:rsid w:val="00F548A4"/>
     <w:rsid w:val="00F55DA2"/>
     <w:rsid w:val="00F57675"/>
     <w:rsid w:val="00F57B59"/>
     <w:rsid w:val="00F60127"/>
     <w:rsid w:val="00F64D03"/>
     <w:rsid w:val="00F66713"/>
     <w:rsid w:val="00F72242"/>
     <w:rsid w:val="00F7634C"/>
     <w:rsid w:val="00F774A1"/>
     <w:rsid w:val="00F83879"/>
     <w:rsid w:val="00F868CB"/>
     <w:rsid w:val="00F87799"/>
     <w:rsid w:val="00F92D69"/>
     <w:rsid w:val="00F93AE8"/>
     <w:rsid w:val="00F94322"/>
+    <w:rsid w:val="00F94B00"/>
     <w:rsid w:val="00F95C51"/>
     <w:rsid w:val="00FA000D"/>
     <w:rsid w:val="00FA248F"/>
     <w:rsid w:val="00FA52CB"/>
     <w:rsid w:val="00FB0592"/>
     <w:rsid w:val="00FB19C3"/>
     <w:rsid w:val="00FB2AB9"/>
     <w:rsid w:val="00FB417D"/>
     <w:rsid w:val="00FB6399"/>
     <w:rsid w:val="00FC4DF2"/>
     <w:rsid w:val="00FC7C80"/>
     <w:rsid w:val="00FD067D"/>
     <w:rsid w:val="00FD50CD"/>
     <w:rsid w:val="00FD6ECA"/>
     <w:rsid w:val="00FD709A"/>
     <w:rsid w:val="00FE2A5B"/>
     <w:rsid w:val="00FF4ADA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="25AA6B0D"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6655,51 +6561,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Recuodecorpodetexto2Char">
     <w:name w:val="Recuo de corpo de texto 2 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Recuodecorpodetexto2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B967D2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="616834763">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="836118786">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6769,51 +6675,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2144038941">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/xxxx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/xxxx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/xxxx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@msn.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.ibraspp.com.br/RBDPP/about" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@msn.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22197/rbdpp.v10i1.xxx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/xxxx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sitedainternetcomhiperlinkativado.com.br/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.tiff"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/xxxx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/xxxx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/xxxx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@msn.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revista.ibraspp.com.br/RBDPP/about" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@msn.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22197/rbdpp.v12i2.xxx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/xxxx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sitedainternetcomhiperlinkativado.com.br/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.tiff"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -7082,64 +6988,64 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBE18072-0534-9F4B-B8E9-0F70D68E0097}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>607</Words>
-  <Characters>3282</Characters>
+  <Words>720</Words>
+  <Characters>3893</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3882</CharactersWithSpaces>
+  <CharactersWithSpaces>4604</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>